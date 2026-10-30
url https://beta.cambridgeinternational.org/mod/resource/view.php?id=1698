--- v0 (2026-03-27)
+++ v1 (2026-10-30)
@@ -2,182 +2,172 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3418A6B5" w14:textId="77777777" w:rsidR="00795423" w:rsidRDefault="00795423" w:rsidP="00234365"/>
     <w:p w14:paraId="30C0445F" w14:textId="759A53AD" w:rsidR="009E42E9" w:rsidRPr="006E23D6" w:rsidRDefault="00BB2D40" w:rsidP="00234365">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Marking feedback</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3C31EB" w14:textId="34757E62" w:rsidR="009E42E9" w:rsidRPr="00592999" w:rsidRDefault="00BB2D40" w:rsidP="00234365">
+    <w:p w14:paraId="6E3C31EB" w14:textId="3D77E705" w:rsidR="009E42E9" w:rsidRPr="00592999" w:rsidRDefault="00BB2D40" w:rsidP="00234365">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009A448F">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualification (code) </w:t>
       </w:r>
       <w:r w:rsidR="005B2564">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Focus on Assessment</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0810">
+        <w:t>Focus on Assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005C38E7" w14:textId="77777777" w:rsidR="00BB2D40" w:rsidRDefault="00BB2D40" w:rsidP="00234365">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1653E8DA" w14:textId="163B85BA" w:rsidR="009E42E9" w:rsidRPr="009A448F" w:rsidRDefault="00BB2D40" w:rsidP="001347B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="009A448F">
         <w:t xml:space="preserve">Paper </w:t>
       </w:r>
       <w:r w:rsidRPr="001347B6">
         <w:rPr>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00234365" w:rsidRPr="001347B6">
         <w:rPr>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B2564" w:rsidRPr="001347B6">
         <w:rPr>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="005B2564" w:rsidRPr="001347B6">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="005B2564" w:rsidRPr="001347B6">
         <w:rPr>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> paper name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFE8BD7" w14:textId="26F1F021" w:rsidR="00B37434" w:rsidRPr="00B37434" w:rsidRDefault="00B37434" w:rsidP="00234365">
+    <w:p w14:paraId="4AFE8BD7" w14:textId="6ED6AE27" w:rsidR="00B37434" w:rsidRPr="00B37434" w:rsidRDefault="00B37434" w:rsidP="00234365">
       <w:pPr>
         <w:ind w:right="142"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Here is the</w:t>
       </w:r>
       <w:r w:rsidR="0050113D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>marking feedback</w:t>
       </w:r>
       <w:r w:rsidR="009768FD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD64B8">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009768FD">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>scripts we have looked at</w:t>
       </w:r>
       <w:r w:rsidR="0050113D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, which </w:t>
       </w:r>
       <w:r w:rsidR="00493017">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>shows how the examiner</w:t>
       </w:r>
       <w:r w:rsidR="00120110">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -845,55 +835,74 @@
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7208C2FC" w14:textId="77777777" w:rsidR="005B2564" w:rsidRDefault="005B2564" w:rsidP="005B2564">
       <w:pPr>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DCDC988" w14:textId="77777777" w:rsidR="009A448F" w:rsidRDefault="009A448F" w:rsidP="005B2564">
       <w:pPr>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="741ABCC3" w14:textId="77777777" w:rsidR="00734735" w:rsidRDefault="00734735" w:rsidP="005B2564">
+      <w:pPr>
+        <w:ind w:right="43"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F3135D" w14:textId="77777777" w:rsidR="00734735" w:rsidRDefault="00734735" w:rsidP="005B2564">
+      <w:pPr>
+        <w:ind w:right="43"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="54120F0F" w14:textId="193B1292" w:rsidR="005B2564" w:rsidRPr="009A448F" w:rsidRDefault="00BB2D40" w:rsidP="009A448F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Script</w:t>
       </w:r>
       <w:r w:rsidRPr="009A448F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A448F">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488737A9" w14:textId="1ECD5E34" w:rsidR="00BB2D40" w:rsidRPr="00234365" w:rsidRDefault="00BB2D40" w:rsidP="00234365">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2D40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Total mark for the script: </w:t>
       </w:r>
@@ -925,51 +934,50 @@
       <w:tr w:rsidR="00BB2D40" w14:paraId="2F857B85" w14:textId="77777777" w:rsidTr="005B2564">
         <w:trPr>
           <w:trHeight w:val="434"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="066F24CA" w14:textId="77777777" w:rsidR="00BB2D40" w:rsidRPr="00BB2D40" w:rsidRDefault="00BB2D40" w:rsidP="009A448F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB2D40">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8328" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70E31D6A" w14:textId="77777777" w:rsidR="00BB2D40" w:rsidRPr="00BB2D40" w:rsidRDefault="00BB2D40" w:rsidP="009A448F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB2D40">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Commentary</w:t>
@@ -1169,61 +1177,61 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A817A7E" w14:textId="22846BE0" w:rsidR="00BB2D40" w:rsidRDefault="00BB2D40" w:rsidP="00234365"/>
     <w:sectPr w:rsidR="00BB2D40" w:rsidSect="009A448F">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="730" w:bottom="992" w:left="1247" w:header="346" w:footer="482" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="722E5EEE" w14:textId="77777777" w:rsidR="00112354" w:rsidRDefault="00112354" w:rsidP="009E42E9">
+    <w:p w14:paraId="7E384DDC" w14:textId="77777777" w:rsidR="004B504D" w:rsidRDefault="004B504D" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36A4B51D" w14:textId="77777777" w:rsidR="00112354" w:rsidRDefault="00112354" w:rsidP="009E42E9">
+    <w:p w14:paraId="69E77E49" w14:textId="77777777" w:rsidR="004B504D" w:rsidRDefault="004B504D" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1389,102 +1397,101 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="0057626B">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="0057626B">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1A5D5D07" w14:textId="1DC1649E" w:rsidR="00FF6240" w:rsidRPr="00FF6240" w:rsidRDefault="00FF6240" w:rsidP="0057626B">
+  <w:p w14:paraId="1A5D5D07" w14:textId="3878FEAC" w:rsidR="00FF6240" w:rsidRPr="00FF6240" w:rsidRDefault="00FF6240" w:rsidP="0057626B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5670"/>
       </w:tabs>
       <w:ind w:right="193" w:hanging="567"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C3D89">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>© Cambridge University Press &amp; Assessment 202</w:t>
     </w:r>
-    <w:r w:rsidR="00E33E40">
+    <w:r w:rsidR="00D3788B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00734735">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                   </w:t>
+    </w:r>
     <w:r w:rsidR="0057626B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
-      <w:t>Marking feedback – Paper</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> 0</w:t>
+      <w:t>Marking feedback</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:id w:val="-1834832491"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -1528,121 +1535,120 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00F35A97">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00F35A97">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="58E8B0A6" w14:textId="34C76DCE" w:rsidR="009E42E9" w:rsidRPr="00202DB7" w:rsidRDefault="001C3D89" w:rsidP="00BB2D40">
+  <w:p w14:paraId="58E8B0A6" w14:textId="37855F31" w:rsidR="009E42E9" w:rsidRPr="00202DB7" w:rsidRDefault="001C3D89" w:rsidP="00BB2D40">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5670"/>
       </w:tabs>
       <w:ind w:right="193" w:hanging="567"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C3D89">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>© Cambridge University Press &amp; Assessment 202</w:t>
     </w:r>
-    <w:r w:rsidR="00E33E40">
+    <w:r w:rsidR="00734735">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00734735">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                         </w:t>
+    </w:r>
     <w:r w:rsidR="00BB2D40">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
-      <w:t>Marking feedback – Paper</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> 0</w:t>
+      <w:t xml:space="preserve">Marking feedback </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="008DF643" w14:textId="77777777" w:rsidR="00112354" w:rsidRDefault="00112354" w:rsidP="009E42E9">
+    <w:p w14:paraId="676DD474" w14:textId="77777777" w:rsidR="004B504D" w:rsidRDefault="004B504D" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19E75A3B" w14:textId="77777777" w:rsidR="00112354" w:rsidRDefault="00112354" w:rsidP="009E42E9">
+    <w:p w14:paraId="6A25010A" w14:textId="77777777" w:rsidR="004B504D" w:rsidRDefault="004B504D" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52CD2195" w14:textId="77777777" w:rsidR="00D71F2E" w:rsidRDefault="006E23D6" w:rsidP="006E23D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A7F43F8" wp14:editId="3AFF984E">
           <wp:extent cx="7056000" cy="189864"/>
@@ -1765,136 +1771,151 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7054215" cy="885825"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB2D40"/>
     <w:rsid w:val="00043C7F"/>
     <w:rsid w:val="00051A00"/>
     <w:rsid w:val="0007113F"/>
+    <w:rsid w:val="00086BD9"/>
     <w:rsid w:val="00112354"/>
     <w:rsid w:val="001146CF"/>
     <w:rsid w:val="00120110"/>
     <w:rsid w:val="00130143"/>
     <w:rsid w:val="001347B6"/>
     <w:rsid w:val="00152A78"/>
+    <w:rsid w:val="00160458"/>
     <w:rsid w:val="00174048"/>
     <w:rsid w:val="001C3D89"/>
     <w:rsid w:val="00202DB7"/>
     <w:rsid w:val="00234365"/>
     <w:rsid w:val="00251EDD"/>
     <w:rsid w:val="00264DF7"/>
+    <w:rsid w:val="00284D8C"/>
     <w:rsid w:val="002C7624"/>
     <w:rsid w:val="002F15BC"/>
     <w:rsid w:val="002F26A9"/>
+    <w:rsid w:val="003A0810"/>
     <w:rsid w:val="003B56B2"/>
     <w:rsid w:val="003F3622"/>
+    <w:rsid w:val="00406C10"/>
     <w:rsid w:val="00482B22"/>
     <w:rsid w:val="00484CB7"/>
     <w:rsid w:val="00493017"/>
+    <w:rsid w:val="004B504D"/>
     <w:rsid w:val="0050113D"/>
     <w:rsid w:val="0056142F"/>
     <w:rsid w:val="0057626B"/>
     <w:rsid w:val="005B2564"/>
     <w:rsid w:val="00636B86"/>
     <w:rsid w:val="00653491"/>
     <w:rsid w:val="0067050B"/>
     <w:rsid w:val="006E23D6"/>
+    <w:rsid w:val="006E63C7"/>
+    <w:rsid w:val="00734735"/>
     <w:rsid w:val="007417C9"/>
     <w:rsid w:val="00771F6F"/>
     <w:rsid w:val="00795423"/>
     <w:rsid w:val="007E2477"/>
     <w:rsid w:val="007F160C"/>
+    <w:rsid w:val="00806D3A"/>
     <w:rsid w:val="008954E9"/>
     <w:rsid w:val="008A6E2A"/>
     <w:rsid w:val="00963BCB"/>
     <w:rsid w:val="009768FD"/>
+    <w:rsid w:val="00986561"/>
+    <w:rsid w:val="0099094A"/>
     <w:rsid w:val="009A448F"/>
     <w:rsid w:val="009E42E9"/>
+    <w:rsid w:val="00A31F01"/>
+    <w:rsid w:val="00A56294"/>
     <w:rsid w:val="00A67D3F"/>
     <w:rsid w:val="00B018A2"/>
     <w:rsid w:val="00B10A75"/>
     <w:rsid w:val="00B37434"/>
     <w:rsid w:val="00BB2D40"/>
     <w:rsid w:val="00BC62C4"/>
     <w:rsid w:val="00BD221B"/>
     <w:rsid w:val="00C010F4"/>
     <w:rsid w:val="00C71945"/>
+    <w:rsid w:val="00D26D03"/>
     <w:rsid w:val="00D35763"/>
+    <w:rsid w:val="00D3788B"/>
     <w:rsid w:val="00D37DFC"/>
     <w:rsid w:val="00D71F2E"/>
     <w:rsid w:val="00D8191A"/>
     <w:rsid w:val="00E10C8D"/>
     <w:rsid w:val="00E178CB"/>
     <w:rsid w:val="00E33E40"/>
     <w:rsid w:val="00EB0D20"/>
     <w:rsid w:val="00F35A97"/>
+    <w:rsid w:val="00FA1AD2"/>
     <w:rsid w:val="00FF6240"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2985,50 +3006,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076F7694633068441A27FCD850D63099E" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8a3de3ab15e90350ccbae69e10e9c2a5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dc638e0c-2a5a-4801-bc0f-6a89d193d56b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="23330ea3650b6c66ffe5dae9dc81cd47" ns2:_="">
     <xsd:import namespace="dc638e0c-2a5a-4801-bc0f-6a89d193d56b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc638e0c-2a5a-4801-bc0f-6a89d193d56b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -3122,119 +3158,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD6B51A-905D-4241-9ECE-2970F8A489B7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FAFA22-B5F5-46AC-87E0-C70CA0D5284B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7629FFB5-23A5-44D7-838A-0C0F0DBEAABE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="02d7abad-a1f9-48d8-b6b7-a252d419c28d"/>
-    <ds:schemaRef ds:uri="e9cf8051-0d62-4f53-9420-ca88ba1664ff"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FAFA22-B5F5-46AC-87E0-C70CA0D5284B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD6B51A-905D-4241-9ECE-2970F8A489B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="dc638e0c-2a5a-4801-bc0f-6a89d193d56b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{b0456f4b-537b-45f1-adb7-f50525d137b2}" enabled="1" method="Privileged" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>121</Words>
-  <Characters>629</Characters>
+  <Words>111</Words>
+  <Characters>633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Marking Feedback</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Cambridge University Press &amp; Assessment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>737</CharactersWithSpaces>
+  <CharactersWithSpaces>743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Marking Feedback</dc:title>
   <dc:subject/>
   <dc:creator>Cambridge International PD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Education</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
@@ -3245,27 +3284,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>10866edc-3c70-4b41-9cca-f22fafbccf03</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>2390100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GrammarlyDocumentId">
+    <vt:lpwstr>1abc586f846e37e1f2caeb2727d533ba30779319b89a8b609469dc0af176e6e7</vt:lpwstr>
+  </property>
 </Properties>
 </file>