--- v0 (2026-05-21)
+++ v1 (2026-10-30)
@@ -26,63 +26,60 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B0A3DCC" w14:textId="77777777" w:rsidR="00BA5622" w:rsidRDefault="00BA5622" w:rsidP="00710876"/>
     <w:p w14:paraId="30C0445F" w14:textId="05965CBF" w:rsidR="009E42E9" w:rsidRPr="006E23D6" w:rsidRDefault="00BB2D40" w:rsidP="00710876">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marking </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D75">
         <w:t>guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3C31EB" w14:textId="0A0E50C9" w:rsidR="009E42E9" w:rsidRDefault="00BB2D40" w:rsidP="00710876">
+    <w:p w14:paraId="6E3C31EB" w14:textId="4E2B5D2C" w:rsidR="009E42E9" w:rsidRDefault="00BB2D40" w:rsidP="00710876">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7BBF">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualification (code) </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>– Focus on Assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A91ED68" w14:textId="77777777" w:rsidR="005A54F2" w:rsidRPr="005A54F2" w:rsidRDefault="005A54F2" w:rsidP="00710876"/>
     <w:p w14:paraId="005C38E7" w14:textId="6A87049F" w:rsidR="00BB2D40" w:rsidRPr="00737491" w:rsidRDefault="005A54F2" w:rsidP="00737491">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD64B8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In this document</w:t>
       </w:r>
       <w:r w:rsidR="006D342C" w:rsidRPr="00FD64B8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will find </w:t>
       </w:r>
       <w:r w:rsidR="00FD64B8" w:rsidRPr="00FD64B8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -278,61 +275,61 @@
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C90912" w:rsidRPr="007D7BBF" w:rsidSect="00C96938">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="730" w:bottom="992" w:left="1247" w:header="346" w:footer="482" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48483C05" w14:textId="77777777" w:rsidR="00A86A76" w:rsidRDefault="00A86A76" w:rsidP="009E42E9">
+    <w:p w14:paraId="73178B6A" w14:textId="77777777" w:rsidR="00C62E75" w:rsidRDefault="00C62E75" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B3A61F0" w14:textId="77777777" w:rsidR="00A86A76" w:rsidRDefault="00A86A76" w:rsidP="009E42E9">
+    <w:p w14:paraId="2DF2070B" w14:textId="77777777" w:rsidR="00C62E75" w:rsidRDefault="00C62E75" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -611,120 +608,120 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="001C3D89">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="001C3D89">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="58E8B0A6" w14:textId="786E4B31" w:rsidR="009E42E9" w:rsidRPr="00202DB7" w:rsidRDefault="001C3D89" w:rsidP="00BB2D40">
+  <w:p w14:paraId="58E8B0A6" w14:textId="040DFCFC" w:rsidR="009E42E9" w:rsidRPr="00202DB7" w:rsidRDefault="001C3D89" w:rsidP="00BB2D40">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5670"/>
       </w:tabs>
       <w:ind w:right="193" w:hanging="567"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C3D89">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>© Cambridge University Press &amp; Assessment 202</w:t>
     </w:r>
-    <w:r w:rsidR="00E33E40">
+    <w:r w:rsidR="00A2522B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t xml:space="preserve">6                                                                                    </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BB2D40">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve">Marking </w:t>
     </w:r>
     <w:r w:rsidR="00FC6D75">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>guidance</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70A9B6BC" w14:textId="77777777" w:rsidR="00A86A76" w:rsidRDefault="00A86A76" w:rsidP="009E42E9">
+    <w:p w14:paraId="6D4784D0" w14:textId="77777777" w:rsidR="00C62E75" w:rsidRDefault="00C62E75" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2057A0F5" w14:textId="77777777" w:rsidR="00A86A76" w:rsidRDefault="00A86A76" w:rsidP="009E42E9">
+    <w:p w14:paraId="1B0D982A" w14:textId="77777777" w:rsidR="00C62E75" w:rsidRDefault="00C62E75" w:rsidP="009E42E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52CD2195" w14:textId="77777777" w:rsidR="00D71F2E" w:rsidRDefault="006E23D6" w:rsidP="006E23D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A7F43F8" wp14:editId="378B5415">
           <wp:extent cx="7056000" cy="189864"/>
@@ -847,115 +844,120 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7054215" cy="885825"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB2D40"/>
     <w:rsid w:val="00003004"/>
     <w:rsid w:val="000F25AE"/>
     <w:rsid w:val="001146CF"/>
     <w:rsid w:val="00121650"/>
     <w:rsid w:val="00174048"/>
+    <w:rsid w:val="001A1EF8"/>
     <w:rsid w:val="001C3D89"/>
     <w:rsid w:val="00202DB7"/>
     <w:rsid w:val="00203F4E"/>
     <w:rsid w:val="002F26A9"/>
     <w:rsid w:val="003770AE"/>
+    <w:rsid w:val="00467DA7"/>
     <w:rsid w:val="00484CB7"/>
     <w:rsid w:val="0056142F"/>
     <w:rsid w:val="005A54F2"/>
     <w:rsid w:val="00636B86"/>
     <w:rsid w:val="006D342C"/>
     <w:rsid w:val="006E23D6"/>
     <w:rsid w:val="00710876"/>
     <w:rsid w:val="00737491"/>
     <w:rsid w:val="00771F6F"/>
     <w:rsid w:val="00795423"/>
     <w:rsid w:val="007A1092"/>
     <w:rsid w:val="007D7BBF"/>
     <w:rsid w:val="007F160C"/>
+    <w:rsid w:val="00862AB9"/>
     <w:rsid w:val="00963BCB"/>
     <w:rsid w:val="009E003E"/>
     <w:rsid w:val="009E42E9"/>
+    <w:rsid w:val="00A2522B"/>
     <w:rsid w:val="00A67D3F"/>
     <w:rsid w:val="00A86A76"/>
     <w:rsid w:val="00AC2759"/>
     <w:rsid w:val="00B018A2"/>
     <w:rsid w:val="00B10A75"/>
     <w:rsid w:val="00BA1512"/>
     <w:rsid w:val="00BA5622"/>
     <w:rsid w:val="00BB2D40"/>
     <w:rsid w:val="00BD221B"/>
     <w:rsid w:val="00C010F4"/>
+    <w:rsid w:val="00C62E75"/>
     <w:rsid w:val="00C90912"/>
     <w:rsid w:val="00C96938"/>
     <w:rsid w:val="00CA065E"/>
+    <w:rsid w:val="00CB0D5C"/>
     <w:rsid w:val="00CC788A"/>
     <w:rsid w:val="00D37DFC"/>
     <w:rsid w:val="00D655DF"/>
     <w:rsid w:val="00D71F2E"/>
     <w:rsid w:val="00E10C8D"/>
     <w:rsid w:val="00E178CB"/>
     <w:rsid w:val="00E25C50"/>
     <w:rsid w:val="00E33E40"/>
     <w:rsid w:val="00ED0F2A"/>
     <w:rsid w:val="00EE2A0B"/>
     <w:rsid w:val="00F13AE4"/>
     <w:rsid w:val="00F96942"/>
     <w:rsid w:val="00FC6D75"/>
     <w:rsid w:val="00FD64B8"/>
     <w:rsid w:val="00FF6240"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2177,97 +2179,109 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FAFA22-B5F5-46AC-87E0-C70CA0D5284B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7629FFB5-23A5-44D7-838A-0C0F0DBEAABE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="02d7abad-a1f9-48d8-b6b7-a252d419c28d"/>
-    <ds:schemaRef ds:uri="e9cf8051-0d62-4f53-9420-ca88ba1664ff"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47B41CF7-BB47-4143-9883-BA6BD9303C2A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47B41CF7-BB47-4143-9883-BA6BD9303C2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="dc638e0c-2a5a-4801-bc0f-6a89d193d56b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" enabled="0" method="" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" removed="1"/>
+  <clbl:label id="{b0456f4b-537b-45f1-adb7-f50525d137b2}" enabled="1" method="Privileged" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>97</Words>
-  <Characters>503</Characters>
+  <Words>86</Words>
+  <Characters>493</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Marking Feedback</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Cambridge University Press &amp; Assessment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>590</CharactersWithSpaces>
+  <CharactersWithSpaces>578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Marking Guidance</dc:title>
   <dc:subject/>
   <dc:creator>Cambridge International PD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Education</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
@@ -2278,27 +2292,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a1736697-b732-4522-a94b-53b978d00b2f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>2390200</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GrammarlyDocumentId">
+    <vt:lpwstr>e1d9adaae82c5d9f15a3f82edaaf014b8861e4d9ae5ea66409dc6e0b78ab2a71</vt:lpwstr>
+  </property>
 </Properties>
 </file>