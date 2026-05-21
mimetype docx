--- v0 (2026-02-06)
+++ v1 (2026-05-21)
@@ -1,717 +1,5057 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7917E463" w14:textId="272EB205" w:rsidR="00A52D0A" w:rsidRPr="00A52D0A" w:rsidRDefault="00A52D0A" w:rsidP="00A52D0A">
-      <w:pPr>
+    <w:p w14:paraId="047B6576" w14:textId="77777777" w:rsidR="009B2F7C" w:rsidRDefault="009B2F7C" w:rsidP="00503CB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1982"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0F9C84" w14:textId="4C9941C8" w:rsidR="009E42E9" w:rsidRDefault="002E78B6" w:rsidP="0001517B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A52D0A">
+      <w:r w:rsidRPr="00A60A4D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Formative feedback</w:t>
+        <w:t>Formative Feedback</w:t>
+      </w:r>
+      <w:r w:rsidR="0013171F" w:rsidRPr="00A60A4D">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A19929" w14:textId="65D35BD1" w:rsidR="00A52D0A" w:rsidRPr="00231EF2" w:rsidRDefault="00A52D0A" w:rsidP="00A52D0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0433D427" w14:textId="3473A2F1" w:rsidR="00AB552E" w:rsidRPr="00AB552E" w:rsidRDefault="00AB552E" w:rsidP="0001517B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E60A7">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Qualification (code)</w:t>
+      </w:r>
+      <w:r w:rsidR="00435F30" w:rsidRPr="004E60A7">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34730">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00435F30" w:rsidRPr="00136708">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00435F30">
+        <w:t>Focus on Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACB4B2A" w14:textId="77777777" w:rsidR="00E56661" w:rsidRPr="00D64473" w:rsidRDefault="00E56661" w:rsidP="00E56661">
+      <w:pPr>
         <w:spacing w:after="60"/>
-        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00231EF2">
+      <w:r w:rsidRPr="00D64473">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Participants will be discussing and developing formative feedback for one of the scripts they have marked during </w:t>
+        <w:t>Participants will be discussing and developing formative feedback for one of the scripts they have marked during the marking activity. They are expected to be explicit about how the feedback would help the candidate to improve and what they might have to do in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the marking activity</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231EF2">
+      <w:r w:rsidRPr="00D64473">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. They are expected to be explicit about how the feedback would help the candidate to improve and what they might have to do int their classrooms to ensure that the feedback is effective.</w:t>
+        <w:t>their classrooms to ensure that the feedback is effective.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667D82A6" w14:textId="77777777" w:rsidR="00A52D0A" w:rsidRPr="00E06A39" w:rsidRDefault="00A52D0A" w:rsidP="00A52D0A">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="0CA5CD1B" w14:textId="77777777" w:rsidR="00CD7329" w:rsidRDefault="00CD7329" w:rsidP="001B79A0">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121AB062" w14:textId="29E1F89F" w:rsidR="00593238" w:rsidRPr="00032848" w:rsidRDefault="00CD7329" w:rsidP="001B79A0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00032848">
+        <w:t xml:space="preserve">Paper </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76FB6" w:rsidRPr="004E60A7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032848">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00593238" w:rsidRPr="00032848">
+        <w:t xml:space="preserve">Script </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76FB6" w:rsidRPr="004E60A7">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="780A0274" w14:textId="77777777" w:rsidR="00A52D0A" w:rsidRDefault="00A52D0A" w:rsidP="00A52D0A">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5D84F2E8" w14:textId="40B4EC92" w:rsidR="002E78B6" w:rsidRPr="00D64473" w:rsidRDefault="002E78B6" w:rsidP="0003243E">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A7352">
+      <w:r w:rsidRPr="00D64473">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify one of the lower performing scripts from the selection above for participants to focus on </w:t>
+        <w:t>Identify one of the lower performing scripts from the selection</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001A7352">
+      <w:r w:rsidR="00E56661">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in order to</w:t>
+        <w:t xml:space="preserve"> made for this course that </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001A7352">
+      <w:r w:rsidRPr="00E56661">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participants </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> focus on </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evaluating </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CB1" w:rsidRPr="00E56661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56661">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> develop their formative feedback.</w:t>
       </w:r>
-    </w:p>
-[...65 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00503CB1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="60"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64473">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Provide a paragraph suggesting which areas of the script participants may want to focus on and brief </w:t>
+      </w:r>
+      <w:r w:rsidR="0003243E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Provide a paragraph suggesting which areas of the scripts that participants may want to focus on and brief reasons why.</w:t>
+        <w:t>directions on how they could provide feedback for this candidate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568DBB3C" w14:textId="77777777" w:rsidR="00A52D0A" w:rsidRPr="001A7352" w:rsidRDefault="00A52D0A" w:rsidP="00A52D0A">
-[...1 lines deleted...]
-        <w:spacing w:after="60"/>
+    <w:p w14:paraId="3239BC9E" w14:textId="77777777" w:rsidR="00503CB1" w:rsidRDefault="00503CB1" w:rsidP="001B79A0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="343A40"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF817F2" w14:textId="69F9F1F2" w:rsidR="002E78B6" w:rsidRPr="0003243E" w:rsidRDefault="002E78B6" w:rsidP="00503CB1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="66"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0003243E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidR="0003243E" w:rsidRPr="0003243E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBB8D10" w14:textId="2618350B" w:rsidR="002E78B6" w:rsidRPr="0003243E" w:rsidRDefault="002E78B6" w:rsidP="00503CB1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="66"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
           <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6EE0">
+      <w:r w:rsidRPr="0003243E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>For Script C, question 1a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32A3" w:rsidRPr="0003243E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003243E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> look specifically at the way that the candidate has considered the genre and the relationship with literary methods. How could the candidate have improved their analysis? Other than language what areas could they have focused on? Doing this would help to improve the interpretation within their answer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342DD298" w14:textId="77777777" w:rsidR="00343170" w:rsidRPr="0003243E" w:rsidRDefault="002E78B6" w:rsidP="00503CB1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="66"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0003243E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Now look at question 1b the candidate has provided greater analysis of genre-related features. In an unseen text the answer should focus on the analysis of the passage, which leads to the interpretations. In this case consider how the candidate has approached this. Is there any way they could structure their answer differently so that the analysis can then lead to the development of the interpretation</w:t>
+      </w:r>
+      <w:r w:rsidR="00010CA8" w:rsidRPr="0003243E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108FC7B2" w14:textId="44F75A86" w:rsidR="00503CB1" w:rsidRDefault="00503CB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="343A40"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Example formative assessment paragraph</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="343A40"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AB0160" w14:textId="77777777" w:rsidR="00A52D0A" w:rsidRDefault="00A52D0A" w:rsidP="00A52D0A">
-[...3 lines deleted...]
-        <w:spacing w:line="336" w:lineRule="atLeast"/>
+    <w:p w14:paraId="38AB89FD" w14:textId="2881A47B" w:rsidR="00343170" w:rsidRPr="00343170" w:rsidRDefault="003D5B11" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="343A40"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Feedback statements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2169C88E" w14:textId="54BE7793" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00D64473" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Please w</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56FB7" w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rite</w:t>
+      </w:r>
+      <w:r w:rsidR="00343170" w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a set of eight feedback statements of varying helpfulness. Participants will rank these</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7656F" w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eight</w:t>
+      </w:r>
+      <w:r w:rsidR="00343170" w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statements in order of least to most helpful for a learner</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7656F" w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to progress in their understanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00343170" w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. Please ensure the feedback statements are examples that relate specifically to the syllabus</w:t>
+      </w:r>
+      <w:r w:rsidR="001054B6" w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but could cover any paper/component or topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C57E257" w14:textId="77988EC7" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E01C743" w14:textId="17DB70DB" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF10DAF" w14:textId="7F41AC34" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316782DF" w14:textId="09E65ECE" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CE7308" w14:textId="439743AF" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEBDD36" w14:textId="3D5E7A16" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4791DD0A" w14:textId="618CA043" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C3AD9B" w14:textId="4B66130A" w:rsidR="00343170" w:rsidRPr="00D64473" w:rsidRDefault="00343170" w:rsidP="00975A9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="343A40"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>For Script C, question 1a look specifically at the way that the candidate has considered the genre and the relationship with literary methods and genre. How could the candidate in this case also have improved their analysis? Other than language what areas could they have focused on? Doing this would help to improve the interpretation within their answer.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64473">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>8.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0260B930" w14:textId="77777777" w:rsidR="00A52D0A" w:rsidRPr="00B853C2" w:rsidRDefault="00A52D0A" w:rsidP="00A52D0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="359373E7" w14:textId="77777777" w:rsidR="00343170" w:rsidRPr="00343170" w:rsidRDefault="00343170" w:rsidP="001B79A0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="-426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="00B050"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="53CEDB38" w14:textId="77777777" w:rsidR="00EE2B86" w:rsidRDefault="00EE2B86"/>
-[...3 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00343170" w:rsidRPr="00343170" w:rsidSect="00814D1D">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1701" w:right="985" w:bottom="992" w:left="1247" w:header="346" w:footer="482" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6EA33DDC" w14:textId="77777777" w:rsidR="008B0B6D" w:rsidRDefault="008B0B6D" w:rsidP="009E42E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="32753E33" w14:textId="77777777" w:rsidR="008B0B6D" w:rsidRDefault="008B0B6D" w:rsidP="009E42E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Webdings">
+    <w:panose1 w:val="05030102010509060703"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Univers 65 Bold">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Univers 45 Light">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Univers-Bold">
+    <w:altName w:val="Univers 65 Bold"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Univers-Light">
+    <w:altName w:val="Univers 45 Light"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS ??">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1913836813"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1556738669"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:noProof/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="53AD1CE9" w14:textId="77777777" w:rsidR="00920E3B" w:rsidRDefault="00A52D0A">
+      <w:p w14:paraId="4DA62C71" w14:textId="77777777" w:rsidR="00FF6240" w:rsidRDefault="00FF6240" w:rsidP="0067672E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
         </w:pPr>
         <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
-[...2 lines deleted...]
-          <w:fldChar w:fldCharType="separate"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="333AF283" w14:textId="77777777" w:rsidR="00920E3B" w:rsidRDefault="00A52D0A">
+  <w:p w14:paraId="7B03C4A9" w14:textId="77777777" w:rsidR="00FF6240" w:rsidRDefault="00FF6240" w:rsidP="00FF6240">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1525081802"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="436F3A4B" w14:textId="77777777" w:rsidR="00FF6240" w:rsidRDefault="00FF6240" w:rsidP="0067672E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1D1C2351" w14:textId="70589636" w:rsidR="00FF6240" w:rsidRPr="00FF6240" w:rsidRDefault="00FF6240" w:rsidP="00C16F51">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5670"/>
+      </w:tabs>
+      <w:ind w:right="360" w:hanging="567"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001C3D89">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>© Cambridge University Press &amp; Assessment 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C16F51">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="002E78B6">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Formative Feedback</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:id w:val="-1834832491"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7838EC3E" w14:textId="77777777" w:rsidR="00202DB7" w:rsidRPr="00EF6C73" w:rsidRDefault="00202DB7" w:rsidP="0067672E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF6C73">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3ACC0694" w14:textId="46D5C75E" w:rsidR="009E42E9" w:rsidRPr="00EF6C73" w:rsidRDefault="001C3D89" w:rsidP="00C16F51">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5670"/>
+      </w:tabs>
+      <w:ind w:right="193" w:hanging="567"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EF6C73">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>© Cambridge University Press &amp; Assessment 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C16F51">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF6C73">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="002E78B6" w:rsidRPr="00EF6C73">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Formative Feedback</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0C9513C8" w14:textId="77777777" w:rsidR="008B0B6D" w:rsidRDefault="008B0B6D" w:rsidP="009E42E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6A8C83C6" w14:textId="77777777" w:rsidR="008B0B6D" w:rsidRDefault="008B0B6D" w:rsidP="009E42E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="480415BD" w14:textId="77777777" w:rsidR="00D71F2E" w:rsidRDefault="006E23D6" w:rsidP="006E23D6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="-851"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C6676B9" wp14:editId="5E940198">
+          <wp:extent cx="7056000" cy="189864"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:docPr id="459756708" name="Picture 2">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1011360332" name="Picture 2">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7056000" cy="189864"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65823390" w14:textId="77777777" w:rsidR="009E42E9" w:rsidRDefault="00795423" w:rsidP="009E42E9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="-851"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6371F8A0" wp14:editId="265BFCE6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-544195</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>219075</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7054215" cy="885825"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1523596744" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="413169588" name="Picture 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7054215" cy="885825"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02971B28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F58C266"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="029E1085"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF4EA7A2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02CC73BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5224AF9A"/>
+    <w:lvl w:ilvl="0" w:tplc="18AE496C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="17DCCE36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B221172" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B5201AB6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="26C0FE28" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DB3881C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0D560BC6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EE0E4404" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BF0CCC60" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CF36CA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27EC1348"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12B302F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C108676"/>
+    <w:lvl w:ilvl="0" w:tplc="FAF6698A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="62DAA344">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DCD0CA94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="315030A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BF9A2E2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5310DCFE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B0B46E04" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="25A22562" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9F9EF5F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="173F72BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="131EC40C"/>
+    <w:lvl w:ilvl="0" w:tplc="A5BC9906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="29BED400" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BAE810EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3F225248" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="01E655BE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F0C8F052" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FC281DD4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9EFE0190" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3C54C014" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ED631A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5D26A56"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="265D7C31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABD216E8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2825592E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF1A7DF4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344D37D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B21C781A"/>
+    <w:lvl w:ilvl="0" w:tplc="19F08A22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BB66EE90" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D056292A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A5C853AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6BB20E9E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3894E832" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7382E26A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B7B29D54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20ACADF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0B06C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FE6FF70"/>
+    <w:lvl w:ilvl="0" w:tplc="3244D238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="65B402BC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="392A90BE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="65E80F90" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="454247BA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C545158" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="264A67DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1256DA30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DC924F4E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A3B3821"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21422B02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8B7753"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FEA8B9E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40541B7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11DA1908"/>
+    <w:lvl w:ilvl="0" w:tplc="A5AC66A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FEE8B7E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71AC353C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="999EDA62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="631A75FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2ABEFF2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BCD4AC54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A3A2F104" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D110CB14" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="408603DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25B61AEC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B3369F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6538AAC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F6799F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9224DCB0"/>
+    <w:lvl w:ilvl="0" w:tplc="C90C676E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="483976B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A69064FA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F690264"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C97C5662"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64531782"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DA037AA"/>
+    <w:lvl w:ilvl="0" w:tplc="CC50C1A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3932BF5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="72E8A97E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C19CF026" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="609E18AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3000BC02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3DD6916E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9F4C996A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1FD21C5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678768C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="884E9580"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67C42143"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C52CEE4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C34494E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95C6778E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D274EE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6474347C"/>
+    <w:lvl w:ilvl="0" w:tplc="F000C602">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F9730C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="441C59AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70250B1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7224F24"/>
+    <w:lvl w:ilvl="0" w:tplc="800234B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B4080FEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="70B06914" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="98D0F918" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D0A02300" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="28C0D180" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9F9A7B92" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F918CEBC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="924290EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBD5D53"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F09AE76C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1142696000">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2061703309">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="780489040">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1926449343">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1468545089">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="743067619">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="536891513">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1268928777">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2105375416">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1190220721">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="77870820">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="844049141">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="641233973">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1423574404">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1732537390">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1117914910">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="231619497">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1532961464">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="575095424">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="657802945">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1274090074">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1803693576">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="178814143">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="446655237">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1625039475">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="772945456">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1729956871">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A52D0A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE2B86"/>
+    <w:rsidRoot w:val="00E676A1"/>
+    <w:rsid w:val="00010CA8"/>
+    <w:rsid w:val="0001517B"/>
+    <w:rsid w:val="0003243E"/>
+    <w:rsid w:val="00032848"/>
+    <w:rsid w:val="00072E59"/>
+    <w:rsid w:val="001054B6"/>
+    <w:rsid w:val="001146CF"/>
+    <w:rsid w:val="0013171F"/>
+    <w:rsid w:val="00174048"/>
+    <w:rsid w:val="001B79A0"/>
+    <w:rsid w:val="001C3D89"/>
+    <w:rsid w:val="00202DB7"/>
+    <w:rsid w:val="002636C1"/>
+    <w:rsid w:val="00281713"/>
+    <w:rsid w:val="00294AA9"/>
+    <w:rsid w:val="002E78B6"/>
+    <w:rsid w:val="002F26A9"/>
+    <w:rsid w:val="00316CEC"/>
+    <w:rsid w:val="00343170"/>
+    <w:rsid w:val="003737AD"/>
+    <w:rsid w:val="003D5B11"/>
+    <w:rsid w:val="003E0599"/>
+    <w:rsid w:val="0043425E"/>
+    <w:rsid w:val="00435F30"/>
+    <w:rsid w:val="0046757D"/>
+    <w:rsid w:val="00484CB7"/>
+    <w:rsid w:val="004918E8"/>
+    <w:rsid w:val="004E60A7"/>
+    <w:rsid w:val="00503CB1"/>
+    <w:rsid w:val="0056142F"/>
+    <w:rsid w:val="00593238"/>
+    <w:rsid w:val="005C068F"/>
+    <w:rsid w:val="00636B86"/>
+    <w:rsid w:val="00657908"/>
+    <w:rsid w:val="006E23D6"/>
+    <w:rsid w:val="00713C98"/>
+    <w:rsid w:val="00734AF8"/>
+    <w:rsid w:val="00764F3A"/>
+    <w:rsid w:val="00771F6F"/>
+    <w:rsid w:val="00795423"/>
+    <w:rsid w:val="007D5DED"/>
+    <w:rsid w:val="007F160C"/>
+    <w:rsid w:val="00814D1D"/>
+    <w:rsid w:val="00835EB1"/>
+    <w:rsid w:val="008B0B6D"/>
+    <w:rsid w:val="00963BCB"/>
+    <w:rsid w:val="00975A9E"/>
+    <w:rsid w:val="009B2F7C"/>
+    <w:rsid w:val="009E42E9"/>
+    <w:rsid w:val="00A44CF3"/>
+    <w:rsid w:val="00A52623"/>
+    <w:rsid w:val="00A55A9B"/>
+    <w:rsid w:val="00A60A4D"/>
+    <w:rsid w:val="00A67D3F"/>
+    <w:rsid w:val="00AB552E"/>
+    <w:rsid w:val="00AC2550"/>
+    <w:rsid w:val="00B018A2"/>
+    <w:rsid w:val="00B10A75"/>
+    <w:rsid w:val="00B27B83"/>
+    <w:rsid w:val="00B65EC2"/>
+    <w:rsid w:val="00B76805"/>
+    <w:rsid w:val="00B9609B"/>
+    <w:rsid w:val="00B9770A"/>
+    <w:rsid w:val="00BD221B"/>
+    <w:rsid w:val="00BF54D1"/>
+    <w:rsid w:val="00C010F4"/>
+    <w:rsid w:val="00C0237C"/>
+    <w:rsid w:val="00C16F51"/>
+    <w:rsid w:val="00C34730"/>
+    <w:rsid w:val="00C56FB7"/>
+    <w:rsid w:val="00C7656F"/>
+    <w:rsid w:val="00CB763B"/>
+    <w:rsid w:val="00CD32A3"/>
+    <w:rsid w:val="00CD7329"/>
+    <w:rsid w:val="00D00EA5"/>
+    <w:rsid w:val="00D37DFC"/>
+    <w:rsid w:val="00D64473"/>
+    <w:rsid w:val="00D71F2E"/>
+    <w:rsid w:val="00DC6595"/>
+    <w:rsid w:val="00E10C8D"/>
+    <w:rsid w:val="00E178CB"/>
+    <w:rsid w:val="00E56661"/>
+    <w:rsid w:val="00E676A1"/>
+    <w:rsid w:val="00E676F2"/>
+    <w:rsid w:val="00E76FB6"/>
+    <w:rsid w:val="00EC4FD8"/>
+    <w:rsid w:val="00EF6C73"/>
+    <w:rsid w:val="00F317D3"/>
+    <w:rsid w:val="00F44289"/>
+    <w:rsid w:val="00F46345"/>
+    <w:rsid w:val="00FB7D90"/>
+    <w:rsid w:val="00FF6240"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="04CA6239"/>
+  <w14:docId w14:val="0BA8A81A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BA562E1B-4F9D-4B92-B4E5-E8DBEC98EC9B}"/>
+  <w15:docId w15:val="{DDFB7FBB-DEAB-452C-8EA7-FE580F2194D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="5" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -731,59 +5071,59 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -844,51 +5184,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="72" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -1044,163 +5384,815 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:rsid w:val="00294AA9"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00A52D0A"/>
+    <w:rsid w:val="006E23D6"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="-425"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C1366"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E23D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C1366"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E23D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C1366"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E178CB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="MS Mincho" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E178CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="MS Mincho" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="72"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A52D0A"/>
+    <w:rsid w:val="009E42E9"/>
     <w:pPr>
-      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009E42E9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A52D0A"/>
+    <w:rsid w:val="009E42E9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A52D0A"/>
+    <w:rsid w:val="009E42E9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="006E23D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C1366"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="006E23D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C1366"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E23D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C1366"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="22"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009E42E9"/>
+    <w:rPr>
+      <w:szCs w:val="12"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E42E9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="009E42E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00202DB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0013171F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0013171F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A52D0A"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00AC2550"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MainHeading">
+    <w:name w:val="Main Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers 65 Bold" w:eastAsia="Times New Roman" w:hAnsi="Univers 65 Bold"/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="40"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SecondHeading">
+    <w:name w:val="Second Heading"/>
+    <w:basedOn w:val="MainHeading"/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="subheading">
+    <w:name w:val="sub heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="400"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="113" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="170" w:right="170"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers-Bold" w:eastAsia="Times New Roman" w:hAnsi="Univers-Bold" w:cs="Univers-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
+    <w:name w:val="Body Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="400"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="28" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:right="170"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers-Light" w:eastAsia="Times New Roman" w:hAnsi="Univers-Light" w:cs="Univers-Light"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers-Light" w:eastAsia="Times New Roman" w:hAnsi="Univers-Light" w:cs="Univers-Light"/>
+      <w:outline/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+      <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:solidFill>
+          <w14:srgbClr w14:val="FFFFFF"/>
+        </w14:solidFill>
+        <w14:prstDash w14:val="solid"/>
+        <w14:round/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:noFill/>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Lucida Grande" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS ??" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS ??" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CIE-Link">
+    <w:name w:val="CIE-Link"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
+    <w:name w:val="Body Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Body"/>
+    <w:locked/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CAIELink">
+    <w:name w:val="CAIE Link"/>
+    <w:basedOn w:val="Strong"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00657908"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00657908"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00657908"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00657908"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\nshaathveg\Downloads\Cambridge%20logo%20Prof%20Dev%20Portrait.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1466,156 +6458,106 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="e1d81a58-3eb3-4a24-bbf0-3ea93f155def"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076F7694633068441A27FCD850D63099E" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8a3de3ab15e90350ccbae69e10e9c2a5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dc638e0c-2a5a-4801-bc0f-6a89d193d56b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="23330ea3650b6c66ffe5dae9dc81cd47" ns2:_="">
+    <xsd:import namespace="dc638e0c-2a5a-4801-bc0f-6a89d193d56b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc638e0c-2a5a-4801-bc0f-6a89d193d56b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...51 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="7" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="11" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -1660,157 +6602,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{509B5EAD-9F29-4209-8051-66239022F430}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7629FFB5-23A5-44D7-838A-0C0F0DBEAABE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="02d7abad-a1f9-48d8-b6b7-a252d419c28d"/>
+    <ds:schemaRef ds:uri="e9cf8051-0d62-4f53-9420-ca88ba1664ff"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D505DB82-168F-4E3F-A890-9EE48477C15E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D158846F-C533-46B5-8DE7-60B653CC2344}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8302B5BD-9F46-4E59-8989-490C28A9BBE7}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF35EF02-2542-496D-9AB9-FD8BECAE563B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FAFA22-B5F5-46AC-87E0-C70CA0D5284B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Cambridge logo Prof Dev Portrait</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1329</Characters>
+  <Pages>2</Pages>
+  <Words>302</Words>
+  <Characters>1565</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Formative Feedback</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company>Cambridge University Press &amp; Assessment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1559</CharactersWithSpaces>
+  <CharactersWithSpaces>1834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Formative Feedback</dc:title>
   <dc:subject/>
-  <dc:creator>Liz Duncombe</dc:creator>
+  <dc:creator>Cambridge International PD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Education</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010009944E54D2CDD14F9EB49D37D6B26C7E</vt:lpwstr>
+    <vt:lpwstr>0x01010076F7694633068441A27FCD850D63099E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>f3d182b6-200a-41f4-b540-0c89c1ab50b8</vt:lpwstr>
+    <vt:lpwstr>d0c5dbbd-6829-45e2-9a7a-8e87f195eda5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
+    <vt:r8>2383400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>